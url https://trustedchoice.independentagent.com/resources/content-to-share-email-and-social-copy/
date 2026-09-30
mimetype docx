--- v0 (2026-04-27)
+++ v1 (2026-09-30)
@@ -1,345 +1,237 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="0DF1ECA7" w14:textId="53E1C1C5" w:rsidR="006B4414" w:rsidRPr="00B92AD0" w:rsidRDefault="00B92AD0" w:rsidP="00B92AD0">
+    <w:p w14:paraId="6169499C" w14:textId="23FACB60" w:rsidR="003658F9" w:rsidRPr="006C145A" w:rsidRDefault="003658F9" w:rsidP="006C145A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92AD0">
+      <w:r w:rsidRPr="006C145A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Content to Share Promo Email and Social Copy</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Social Media Guide </w:t>
+      </w:r>
+      <w:r w:rsidR="006C145A" w:rsidRPr="006C145A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B92AD0">
+        <w:t>Promo Email and Social Copy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672D0805" w14:textId="47694C2E" w:rsidR="003658F9" w:rsidRPr="006C145A" w:rsidRDefault="003658F9" w:rsidP="006C145A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C145A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Email Copy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A6839E" w14:textId="69140476" w:rsidR="00023CCF" w:rsidRDefault="00023CCF" w:rsidP="00023CCF">
+    <w:p w14:paraId="0643CCF4" w14:textId="2D9C6E55" w:rsidR="003658F9" w:rsidRPr="006C145A" w:rsidRDefault="003658F9" w:rsidP="006C145A">
+      <w:r w:rsidRPr="003658F9">
+        <w:t xml:space="preserve">Subj: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Step</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003658F9">
+        <w:t xml:space="preserve"> Up Your Social Media Strategy with this FREE Guide from Trusted Choice!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3023BEEF" w14:textId="17707B07" w:rsidR="003658F9" w:rsidRDefault="003658F9" w:rsidP="006C145A">
+      <w:r>
+        <w:t>Do you need help developing a social strategy for your agency? Or maybe you just need a little refresh?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EAE944A" w14:textId="77777777" w:rsidR="003658F9" w:rsidRDefault="003658F9" w:rsidP="006C145A">
+      <w:r>
+        <w:t xml:space="preserve">No matter where you are with your social strategy, the social media guide from Trusted Choice can help. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B14D36" w14:textId="654182C0" w:rsidR="003658F9" w:rsidRDefault="003658F9" w:rsidP="006C145A">
+      <w:r>
+        <w:t>The guide gives you specific suggestions and best practices related to content strategy, posting schedules, and recommended social channels for different types of posts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5D69F9" w14:textId="6B960B32" w:rsidR="003658F9" w:rsidRPr="00B83815" w:rsidRDefault="006C145A" w:rsidP="006C145A">
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidR="003658F9" w:rsidRPr="006C145A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Download the guide now!</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003658F9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A5BDFC1" w14:textId="77777777" w:rsidR="003658F9" w:rsidRPr="00B83815" w:rsidRDefault="003658F9" w:rsidP="006C145A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CE664C2" w14:textId="06CFB2A6" w:rsidR="006B4414" w:rsidRPr="00B92AD0" w:rsidRDefault="00023CCF" w:rsidP="00B92AD0">
-[...59 lines deleted...]
-    <w:p w14:paraId="3AA3119C" w14:textId="77777777" w:rsidR="00B92AD0" w:rsidRPr="00B92AD0" w:rsidRDefault="006B4414" w:rsidP="00B92AD0">
+    <w:p w14:paraId="31A3F037" w14:textId="22EFDC20" w:rsidR="003658F9" w:rsidRDefault="003658F9" w:rsidP="006C145A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B92AD0">
+      <w:r w:rsidRPr="006C145A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Social Post</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B92AD0" w:rsidRPr="00B92AD0">
+        <w:t xml:space="preserve">Social Post </w:t>
+      </w:r>
+      <w:r w:rsidR="006C145A" w:rsidRPr="006C145A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Copy</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="328BC815" w14:textId="77777777" w:rsidR="00B92AD0" w:rsidRPr="00041EFC" w:rsidRDefault="00B92AD0" w:rsidP="00B92AD0">
+        <w:t>Copy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4110156A" w14:textId="77777777" w:rsidR="006C145A" w:rsidRPr="00041EFC" w:rsidRDefault="006C145A" w:rsidP="006C145A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00041EFC">
-        <w:t xml:space="preserve">Note: Free photography can be downloaded from sites like </w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="2118A035" w14:textId="628856B0" w:rsidR="006B4414" w:rsidRDefault="006B4414" w:rsidP="00B92AD0">
+        <w:t xml:space="preserve">Note: Free photography can be downloaded from sites like Unsplash, Pexels, and Pixabay for use in promotional materials. We also recommend using a link shortener like bitly.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66DC839A" w14:textId="0D63A79C" w:rsidR="006C145A" w:rsidRPr="006C145A" w:rsidRDefault="006C145A" w:rsidP="006C145A">
+      <w:r>
+        <w:t>(Use images of social media icons)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7943469E" w14:textId="2027B791" w:rsidR="003658F9" w:rsidRPr="006C145A" w:rsidRDefault="006C145A" w:rsidP="006C145A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C145A">
+        <w:t>Post 1:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F91708" w14:textId="77777777" w:rsidR="003658F9" w:rsidRPr="00467037" w:rsidRDefault="003658F9" w:rsidP="006C145A">
+      <w:r>
+        <w:t xml:space="preserve">When was the last time you refreshed your social strategy? Download the social media guide from Trusted Choice to get the latest tips and best practices for content strategy, posting schedules, recommended social channels. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F55CA9" w14:textId="2ADDEAED" w:rsidR="003658F9" w:rsidRPr="006C145A" w:rsidRDefault="006C145A" w:rsidP="006C145A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C145A">
+        <w:t>https://trustedchoice.independentagent.com/resources/agency-social-media-guide/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF6C734" w14:textId="77777777" w:rsidR="006C145A" w:rsidRDefault="006C145A" w:rsidP="006C145A">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23727F92" w14:textId="020FA93D" w:rsidR="00B92AD0" w:rsidRPr="00B92AD0" w:rsidRDefault="00B92AD0" w:rsidP="00B92AD0">
+    <w:p w14:paraId="19F06F34" w14:textId="4EDE6DFA" w:rsidR="003658F9" w:rsidRPr="006C145A" w:rsidRDefault="006C145A" w:rsidP="006C145A">
+      <w:r w:rsidRPr="006C145A">
+        <w:t>Post 2:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C543353" w14:textId="77777777" w:rsidR="003658F9" w:rsidRPr="001A78FB" w:rsidRDefault="003658F9" w:rsidP="006C145A">
+      <w:r>
+        <w:t xml:space="preserve">Need some inspiration to start or refresh your social strategy? Check out the social media guide from Trusted Choice for advice and best practices for content strategy, posting schedules, and recommended social channels. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3541D051" w14:textId="41EFADEB" w:rsidR="003658F9" w:rsidRPr="006C145A" w:rsidRDefault="006C145A" w:rsidP="006C145A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r>
-[...104 lines deleted...]
-    <w:sectPr w:rsidR="00454F77">
+      <w:r w:rsidRPr="006C145A">
+        <w:t>https://trustedchoice.independentagent.com/resources/agency-social-media-guide/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C91F37" w14:textId="77777777" w:rsidR="00F41727" w:rsidRDefault="00F41727" w:rsidP="006C145A"/>
+    <w:sectPr w:rsidR="00F41727">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -355,163 +247,50 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10F66A4A"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="226C3264"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2E048BE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -580,122 +359,217 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6758569B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="62BA1054"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006B4414"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00EE12F6"/>
+    <w:rsidRoot w:val="003658F9"/>
+    <w:rsid w:val="003658F9"/>
+    <w:rsid w:val="006C145A"/>
+    <w:rsid w:val="00F41727"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="08AEAE48"/>
+  <w14:docId w14:val="5B4BBBA5"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B030F169-AE34-48AA-98E3-EF2FBD382DD6}"/>
+  <w15:docId w15:val="{10CA41BF-1280-41E1-A721-527AA55436A9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1053,124 +927,125 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="003658F9"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="006B4414"/>
+    <w:rsid w:val="003658F9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00977859"/>
+    <w:rsid w:val="003658F9"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00977859"/>
+    <w:rsid w:val="006C145A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trustedchoice.independentagent.com/content-to-share/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trustedchoice.independentagent.com/content-to-share/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trustedchoice.independentagent.com/content-to-share/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trustedchoice.independentagent.com/resources/agency-social-media-guide/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1429,69 +1304,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>235</Words>
-  <Characters>1346</Characters>
+  <Words>223</Words>
+  <Characters>1273</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1578</CharactersWithSpaces>
+  <CharactersWithSpaces>1494</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Kelley Smith</dc:creator>
+  <dc:creator>Joseph Cox</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>